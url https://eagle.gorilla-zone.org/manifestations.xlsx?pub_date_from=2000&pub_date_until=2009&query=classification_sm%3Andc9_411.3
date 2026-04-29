--- v0 (2026-04-29)
+++ v1 (2026-04-29)
@@ -903,51 +903,51 @@
           <t>2003</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>2003-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>2026-04-26 19:37:38 +0900</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:30 +0900</t>
+          <t>2026-04-29 22:01:05 +0900</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>9784563011161</t>
@@ -1071,51 +1071,51 @@
           <t/>
         </is>
       </c>
       <c r="BD2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
-          <t>線型代数学//ベクトル解析</t>
+          <t/>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
           <t>411.3</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t/>