--- v0 (2026-04-29)
+++ v1 (2026-04-29)
@@ -327,63 +327,63 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:CD3"/>
+  <dimension ref="A1:CD4"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="20.900000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="42.900000000000006" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="51.7" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="9.9" min="6" max="6" bestFit="1" customWidth="1"/>
-    <col width="69.30000000000001" min="7" max="7" bestFit="1" customWidth="1"/>
+    <col width="74.80000000000001" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="61.60000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="22.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="16.5" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="16.5" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="17.6" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="22" max="22" bestFit="1" customWidth="1"/>
     <col width="17.6" min="23" max="23" bestFit="1" customWidth="1"/>
     <col width="25.3" min="24" max="24" bestFit="1" customWidth="1"/>
     <col width="11.0" min="25" max="25" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="26" max="26" bestFit="1" customWidth="1"/>
     <col width="16.5" min="27" max="27" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="28" max="28" bestFit="1" customWidth="1"/>
     <col width="17.6" min="29" max="29" bestFit="1" customWidth="1"/>
     <col width="9.9" min="30" max="30" bestFit="1" customWidth="1"/>
     <col width="14.3" min="31" max="31" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="32" max="32" bestFit="1" customWidth="1"/>
@@ -393,61 +393,61 @@
     <col width="8.8" min="36" max="36" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="37" max="37" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="38" max="38" bestFit="1" customWidth="1"/>
     <col width="33.0" min="39" max="39" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="40" max="40" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="41" max="41" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="42" max="42" bestFit="1" customWidth="1"/>
     <col width="31.900000000000002" min="43" max="43" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="44" max="44" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="45" max="45" bestFit="1" customWidth="1"/>
     <col width="37.400000000000006" min="46" max="46" bestFit="1" customWidth="1"/>
     <col width="38.5" min="47" max="47" bestFit="1" customWidth="1"/>
     <col width="53.900000000000006" min="48" max="48" bestFit="1" customWidth="1"/>
     <col width="42.900000000000006" min="49" max="49" bestFit="1" customWidth="1"/>
     <col width="29.700000000000003" min="50" max="50" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="51" max="51" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="52" max="52" bestFit="1" customWidth="1"/>
     <col width="45.1" min="53" max="53" bestFit="1" customWidth="1"/>
     <col width="39.6" min="54" max="54" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="55" max="55" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="56" max="56" bestFit="1" customWidth="1"/>
     <col width="33.0" min="57" max="57" bestFit="1" customWidth="1"/>
     <col width="33.0" min="58" max="58" bestFit="1" customWidth="1"/>
     <col width="19.8" min="59" max="59" bestFit="1" customWidth="1"/>
     <col width="17.6" min="60" max="60" bestFit="1" customWidth="1"/>
-    <col width="15.400000000000002" min="61" max="61" bestFit="1" customWidth="1"/>
+    <col width="16.5" min="61" max="61" bestFit="1" customWidth="1"/>
     <col width="16.5" min="62" max="62" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="63" max="63" bestFit="1" customWidth="1"/>
     <col width="23.1" min="64" max="64" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="65" max="65" bestFit="1" customWidth="1"/>
     <col width="25.3" min="66" max="66" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="67" max="67" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="68" max="68" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="69" max="69" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="70" max="70" bestFit="1" customWidth="1"/>
-    <col width="31.900000000000002" min="71" max="71" bestFit="1" customWidth="1"/>
+    <col width="37.400000000000006" min="71" max="71" bestFit="1" customWidth="1"/>
     <col width="11.0" min="72" max="72" bestFit="1" customWidth="1"/>
     <col width="19.8" min="73" max="73" bestFit="1" customWidth="1"/>
     <col width="28.6" min="74" max="74" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="75" max="75" bestFit="1" customWidth="1"/>
     <col width="22.0" min="76" max="76" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="77" max="77" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="78" max="78" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="79" max="79" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="80" max="80" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="81" max="81" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="82" max="82" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>manifestation_id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>original_title</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
@@ -832,205 +832,189 @@
       </c>
       <c r="CA1" s="0" t="inlineStr">
         <is>
           <t>accepted_at</t>
         </is>
       </c>
       <c r="CB1" s="0" t="inlineStr">
         <is>
           <t>acquired_at</t>
         </is>
       </c>
       <c r="CC1" s="0" t="inlineStr">
         <is>
           <t>item_created_at</t>
         </is>
       </c>
       <c r="CD1" s="0" t="inlineStr">
         <is>
           <t>item_updated_at</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>383</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>グラフ理論入門</t>
-[...6 lines deleted...]
-      </c>
+          <t>Graph theory</t>
+        </is>
+      </c>
+      <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>グラフ リロン ニュウモン</t>
+          <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>R.J.ウィルソン 著; 斎藤伸自, 西関隆夫 共訳</t>
+          <t>Reinhard Diestel</t>
         </is>
       </c>
       <c r="F2" s="0"/>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000001733686</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000136-I1971993809748070553</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Wilson, Robin J., 1943-//斎藤, 伸自, 1928-//西関, 隆夫, 1947-</t>
+          <t>Diestel, Reinhard</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>近代科学社</t>
+          <t>Springer</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>1985-01-01 00:00:00 +0900</t>
+          <t>2005-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>1985</t>
-[...6 lines deleted...]
-      </c>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="N2" s="0"/>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 19:39:14 +0900</t>
+          <t>2026-04-29 11:24:25 +0900</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:31 +0900</t>
+          <t>2026-04-29 11:24:45 +0900</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>9784764901032</t>
+          <t>9783540261827</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W2" s="0"/>
-      <c r="X2" s="0"/>
-[...1 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>: hbk</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>3rd ed</t>
+        </is>
+      </c>
       <c r="AA2" s="0"/>
       <c r="AB2" s="0"/>
       <c r="AC2" s="0"/>
       <c r="AD2" s="0" t="inlineStr">
         <is>
-          <t>182p</t>
-[...21 lines deleted...]
-      </c>
+          <t>25 cm</t>
+        </is>
+      </c>
+      <c r="AE2" s="0"/>
+      <c r="AF2" s="0"/>
+      <c r="AG2" s="0"/>
+      <c r="AH2" s="0"/>
       <c r="AI2" s="0"/>
       <c r="AJ2" s="0"/>
-      <c r="AK2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK2" s="0"/>
       <c r="AL2" s="0"/>
       <c r="AM2" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN2" s="0"/>
       <c r="AO2" s="0"/>
       <c r="AP2" s="0"/>
       <c r="AQ2" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000001733686</t>
+          <t/>
         </is>
       </c>
       <c r="AR2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV2" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1076,265 +1060,285 @@
           <t/>
         </is>
       </c>
       <c r="BE2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Graph theory</t>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>415.7</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t>415.7</t>
         </is>
       </c>
       <c r="BN2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO2" s="0"/>
-      <c r="BP2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="BP2" s="0"/>
       <c r="BQ2" s="0"/>
       <c r="BR2" s="0"/>
       <c r="BS2" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000001733686</t>
+          <t>R100000136-I1971993809748070553</t>
         </is>
       </c>
       <c r="BT2" s="0" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>748</t>
         </is>
       </c>
       <c r="BU2" s="0" t="inlineStr">
         <is>
-          <t>G00260</t>
+          <t>G00379</t>
         </is>
       </c>
       <c r="BV2" s="0"/>
       <c r="BW2" s="0"/>
       <c r="BX2" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY2" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ2" s="0"/>
+      <c r="BZ2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA2" s="0"/>
       <c r="CB2" s="0"/>
       <c r="CC2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:31 +0900</t>
+          <t>2026-04-29 11:24:45 +0900</t>
         </is>
       </c>
       <c r="CD2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:31 +0900</t>
+          <t>2026-04-29 11:24:45 +0900</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>260</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>トポロジーと幾可学入門</t>
-[...2 lines deleted...]
-      <c r="C3" s="0"/>
+          <t>グラフ理論入門</t>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <t>Introduction to graph theory. 3rd ed</t>
+        </is>
+      </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>トポロジ?　ト　キカガク　ニユウモン</t>
+          <t>グラフ リロン ニュウモン</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Ｉ．Ｍ．シンガー 共著 ; Ｊ．Ａ．ソープ 共著 ; 松江広文 共訳 ; 一楽重雄 共訳</t>
+          <t>R.J.ウィルソン 著; 斎藤伸自, 西関隆夫 共訳</t>
         </is>
       </c>
       <c r="F3" s="0"/>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000001-I09111101085405</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000001733686</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Ｉ．Ｍ．シンガー//Ｊ．Ａ．ソープ//松江広文//一楽重雄</t>
+          <t>Wilson, Robin J., 1943-//斎藤, 伸自, 1928-//西関, 隆夫, 1947-</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>培風館</t>
+          <t>近代科学社</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>1983-01-01 00:00:00 +0900</t>
+          <t>1985-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 19:04:19 +0900</t>
+          <t>2026-04-26 19:39:14 +0900</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:18 +0900</t>
+          <t>2026-04-27 11:48:31 +0900</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>9784563001506</t>
+          <t>9784764901032</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
       <c r="AC3" s="0"/>
       <c r="AD3" s="0" t="inlineStr">
         <is>
-          <t>２４４ｐ</t>
-[...3 lines deleted...]
-      <c r="AF3" s="0"/>
+          <t>182p</t>
+        </is>
+      </c>
+      <c r="AE3" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AF3" s="0" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
       <c r="AG3" s="0" t="inlineStr">
         <is>
-          <t>２２㎝</t>
-[...2 lines deleted...]
-      <c r="AH3" s="0"/>
+          <t>22cm</t>
+        </is>
+      </c>
+      <c r="AH3" s="0" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
-      <c r="AK3" s="0"/>
+      <c r="AK3" s="0" t="inlineStr">
+        <is>
+          <t>2200</t>
+        </is>
+      </c>
       <c r="AL3" s="0"/>
       <c r="AM3" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN3" s="0"/>
       <c r="AO3" s="0"/>
       <c r="AP3" s="0"/>
       <c r="AQ3" s="0" t="inlineStr">
         <is>
-          <t>R100000001-I09111101085405</t>
+          <t>R100000002-I000001733686</t>
         </is>
       </c>
       <c r="AR3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV3" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1409,89 +1413,393 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="BK3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM3" s="0" t="inlineStr">
         <is>
           <t>415.7</t>
         </is>
       </c>
       <c r="BN3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO3" s="0"/>
-      <c r="BP3" s="0"/>
+      <c r="BP3" s="0" t="inlineStr">
+        <is>
+          <t>85037829</t>
+        </is>
+      </c>
       <c r="BQ3" s="0"/>
       <c r="BR3" s="0"/>
       <c r="BS3" s="0" t="inlineStr">
         <is>
-          <t>R100000001-I09111101085405</t>
+          <t>R100000002-I000001733686</t>
         </is>
       </c>
       <c r="BT3" s="0" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>627</t>
         </is>
       </c>
       <c r="BU3" s="0" t="inlineStr">
         <is>
-          <t>G00143</t>
+          <t>G00260</t>
         </is>
       </c>
       <c r="BV3" s="0"/>
       <c r="BW3" s="0"/>
       <c r="BX3" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY3" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
       <c r="BZ3" s="0"/>
       <c r="CA3" s="0"/>
       <c r="CB3" s="0"/>
       <c r="CC3" s="0" t="inlineStr">
         <is>
+          <t>2026-04-27 08:13:31 +0900</t>
+        </is>
+      </c>
+      <c r="CD3" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27 08:13:31 +0900</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="B4" s="0" t="inlineStr">
+        <is>
+          <t>トポロジーと幾可学入門</t>
+        </is>
+      </c>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>トポロジ?　ト　キカガク　ニユウモン</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>Ｉ．Ｍ．シンガー 共著 ; Ｊ．Ａ．ソープ 共著 ; 松江広文 共訳 ; 一楽重雄 共訳</t>
+        </is>
+      </c>
+      <c r="F4" s="0"/>
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000001-I09111101085405</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>Ｉ．Ｍ．シンガー//Ｊ．Ａ．ソープ//松江広文//一楽重雄</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>培風館</t>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t>1983</t>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t>1983-01-01 00:00:00 +0900</t>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t>1983</t>
+        </is>
+      </c>
+      <c r="N4" s="0" t="inlineStr">
+        <is>
+          <t>東京</t>
+        </is>
+      </c>
+      <c r="O4" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26 19:04:19 +0900</t>
+        </is>
+      </c>
+      <c r="P4" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27 11:48:18 +0900</t>
+        </is>
+      </c>
+      <c r="Q4" s="0" t="inlineStr">
+        <is>
+          <t>volume</t>
+        </is>
+      </c>
+      <c r="R4" s="0" t="inlineStr">
+        <is>
+          <t>text</t>
+        </is>
+      </c>
+      <c r="S4" s="0" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="T4" s="0" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="U4" s="0" t="inlineStr">
+        <is>
+          <t>9784563001506</t>
+        </is>
+      </c>
+      <c r="V4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W4" s="0"/>
+      <c r="X4" s="0"/>
+      <c r="Y4" s="0"/>
+      <c r="Z4" s="0"/>
+      <c r="AA4" s="0"/>
+      <c r="AB4" s="0"/>
+      <c r="AC4" s="0"/>
+      <c r="AD4" s="0" t="inlineStr">
+        <is>
+          <t>２４４ｐ</t>
+        </is>
+      </c>
+      <c r="AE4" s="0"/>
+      <c r="AF4" s="0"/>
+      <c r="AG4" s="0" t="inlineStr">
+        <is>
+          <t>２２㎝</t>
+        </is>
+      </c>
+      <c r="AH4" s="0"/>
+      <c r="AI4" s="0"/>
+      <c r="AJ4" s="0"/>
+      <c r="AK4" s="0"/>
+      <c r="AL4" s="0"/>
+      <c r="AM4" s="0" t="inlineStr">
+        <is>
+          <t>Guest</t>
+        </is>
+      </c>
+      <c r="AN4" s="0"/>
+      <c r="AO4" s="0"/>
+      <c r="AP4" s="0"/>
+      <c r="AQ4" s="0" t="inlineStr">
+        <is>
+          <t>R100000001-I09111101085405</t>
+        </is>
+      </c>
+      <c r="AR4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AS4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AT4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AU4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AV4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AW4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AX4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AY4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AZ4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BA4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BB4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BC4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BD4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BE4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BF4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BG4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BH4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BI4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BJ4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BK4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BL4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BM4" s="0" t="inlineStr">
+        <is>
+          <t>415.7</t>
+        </is>
+      </c>
+      <c r="BN4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BO4" s="0"/>
+      <c r="BP4" s="0"/>
+      <c r="BQ4" s="0"/>
+      <c r="BR4" s="0"/>
+      <c r="BS4" s="0" t="inlineStr">
+        <is>
+          <t>R100000001-I09111101085405</t>
+        </is>
+      </c>
+      <c r="BT4" s="0" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="BU4" s="0" t="inlineStr">
+        <is>
+          <t>G00143</t>
+        </is>
+      </c>
+      <c r="BV4" s="0"/>
+      <c r="BW4" s="0"/>
+      <c r="BX4" s="0" t="inlineStr">
+        <is>
+          <t>goriila_eagle_lib</t>
+        </is>
+      </c>
+      <c r="BY4" s="0" t="inlineStr">
+        <is>
+          <t>goriila_eagle_lib_default</t>
+        </is>
+      </c>
+      <c r="BZ4" s="0"/>
+      <c r="CA4" s="0"/>
+      <c r="CB4" s="0"/>
+      <c r="CC4" s="0" t="inlineStr">
+        <is>
           <t>2026-04-27 08:13:07 +0900</t>
         </is>
       </c>
-      <c r="CD3" s="0" t="inlineStr">
+      <c r="CD4" s="0" t="inlineStr">
         <is>
           <t>2026-04-27 08:13:07 +0900</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>