--- v0 (2026-04-29)
+++ v1 (2026-04-29)
@@ -334,109 +334,109 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:CD11"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="20.900000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="28.6" min="2" max="2" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col width="44.0" min="5" max="5" bestFit="1" customWidth="1"/>
+    <col width="49.50000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="58.300000000000004" min="3" max="3" bestFit="1" customWidth="1"/>
+    <col width="71.5" min="4" max="4" bestFit="1" customWidth="1"/>
+    <col width="50.6" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="9.9" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="74.80000000000001" min="7" max="7" bestFit="1" customWidth="1"/>
-    <col width="67.10000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
+    <col width="61.60000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="9" max="9" bestFit="1" customWidth="1"/>
-    <col width="20.900000000000002" min="10" max="10" bestFit="1" customWidth="1"/>
+    <col width="22.0" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="22.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="16.5" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="16.5" min="18" max="18" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="19" max="19" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="20" max="20" bestFit="1" customWidth="1"/>
     <col width="17.6" min="21" max="21" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="22" max="22" bestFit="1" customWidth="1"/>
     <col width="17.6" min="23" max="23" bestFit="1" customWidth="1"/>
     <col width="25.3" min="24" max="24" bestFit="1" customWidth="1"/>
     <col width="11.0" min="25" max="25" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="26" max="26" bestFit="1" customWidth="1"/>
     <col width="16.5" min="27" max="27" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="28" max="28" bestFit="1" customWidth="1"/>
     <col width="17.6" min="29" max="29" bestFit="1" customWidth="1"/>
     <col width="9.9" min="30" max="30" bestFit="1" customWidth="1"/>
     <col width="14.3" min="31" max="31" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="32" max="32" bestFit="1" customWidth="1"/>
     <col width="14.3" min="33" max="33" bestFit="1" customWidth="1"/>
     <col width="9.9" min="34" max="34" bestFit="1" customWidth="1"/>
     <col width="8.8" min="35" max="35" bestFit="1" customWidth="1"/>
     <col width="8.8" min="36" max="36" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="37" max="37" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="38" max="38" bestFit="1" customWidth="1"/>
     <col width="33.0" min="39" max="39" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="40" max="40" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="41" max="41" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="42" max="42" bestFit="1" customWidth="1"/>
-    <col width="37.400000000000006" min="43" max="43" bestFit="1" customWidth="1"/>
+    <col width="26.400000000000002" min="43" max="43" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="44" max="44" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="45" max="45" bestFit="1" customWidth="1"/>
     <col width="37.400000000000006" min="46" max="46" bestFit="1" customWidth="1"/>
     <col width="38.5" min="47" max="47" bestFit="1" customWidth="1"/>
     <col width="53.900000000000006" min="48" max="48" bestFit="1" customWidth="1"/>
     <col width="42.900000000000006" min="49" max="49" bestFit="1" customWidth="1"/>
     <col width="29.700000000000003" min="50" max="50" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="51" max="51" bestFit="1" customWidth="1"/>
     <col width="36.300000000000004" min="52" max="52" bestFit="1" customWidth="1"/>
     <col width="45.1" min="53" max="53" bestFit="1" customWidth="1"/>
     <col width="39.6" min="54" max="54" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="55" max="55" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="56" max="56" bestFit="1" customWidth="1"/>
     <col width="33.0" min="57" max="57" bestFit="1" customWidth="1"/>
     <col width="33.0" min="58" max="58" bestFit="1" customWidth="1"/>
     <col width="19.8" min="59" max="59" bestFit="1" customWidth="1"/>
-    <col width="20.900000000000002" min="60" max="60" bestFit="1" customWidth="1"/>
+    <col width="33.0" min="60" max="60" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="61" max="61" bestFit="1" customWidth="1"/>
     <col width="16.5" min="62" max="62" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="63" max="63" bestFit="1" customWidth="1"/>
     <col width="23.1" min="64" max="64" bestFit="1" customWidth="1"/>
     <col width="24.200000000000003" min="65" max="65" bestFit="1" customWidth="1"/>
     <col width="25.3" min="66" max="66" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="67" max="67" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="68" max="68" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="69" max="69" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="70" max="70" bestFit="1" customWidth="1"/>
     <col width="37.400000000000006" min="71" max="71" bestFit="1" customWidth="1"/>
     <col width="11.0" min="72" max="72" bestFit="1" customWidth="1"/>
     <col width="19.8" min="73" max="73" bestFit="1" customWidth="1"/>
     <col width="28.6" min="74" max="74" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="75" max="75" bestFit="1" customWidth="1"/>
     <col width="22.0" min="76" max="76" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="77" max="77" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="78" max="78" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="79" max="79" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="80" max="80" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="81" max="81" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="82" max="82" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -832,201 +832,205 @@
       </c>
       <c r="CA1" s="0" t="inlineStr">
         <is>
           <t>accepted_at</t>
         </is>
       </c>
       <c r="CB1" s="0" t="inlineStr">
         <is>
           <t>acquired_at</t>
         </is>
       </c>
       <c r="CC1" s="0" t="inlineStr">
         <is>
           <t>item_created_at</t>
         </is>
       </c>
       <c r="CD1" s="0" t="inlineStr">
         <is>
           <t>item_updated_at</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>378</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>東大の入試問題で「数学的センス」が身につく</t>
-[...2 lines deleted...]
-      <c r="C2" s="0"/>
+          <t>アルゴリズムパズル : プログラマのための数学パズル入門</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Algorithmic Puzzles</t>
+        </is>
+      </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>トウダイ ノ ニュウシ モンダイ デ スウガクテキ センス ガ ミ ニ ツク</t>
+          <t>アルゴリズム パズル : プログラマ ノ タメ ノ スウガク パズル ニュウモン</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>時田啓光 著</t>
+          <t>Anany Levitin, Maria Levitin 著; 黒川洋, 松崎公紀 訳</t>
         </is>
       </c>
       <c r="F2" s="0"/>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I026237552</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I025400040</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>時田, 啓光, 1986-</t>
+          <t>Levitin, Anany//Levitin, Maria//黒川, 洋//松崎, 公紀</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>日本実業出版社</t>
+          <t>オライリー・ジャパン//オーム社 </t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2015-01-01 00:00:00 +0900</t>
+          <t>2014-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:09:44 +0900</t>
+          <t>2026-04-29 10:28:03 +0900</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:41 +0900</t>
+          <t>2026-04-29 11:28:03 +0900</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>9784534052667</t>
+          <t>9784873116693</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W2" s="0"/>
       <c r="X2" s="0"/>
       <c r="Y2" s="0"/>
       <c r="Z2" s="0"/>
       <c r="AA2" s="0"/>
       <c r="AB2" s="0"/>
       <c r="AC2" s="0"/>
       <c r="AD2" s="0" t="inlineStr">
         <is>
-          <t>201p</t>
+          <t>308p</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>308</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>19cm</t>
+          <t>21cm</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>21</t>
         </is>
       </c>
       <c r="AI2" s="0"/>
       <c r="AJ2" s="0"/>
       <c r="AK2" s="0" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="AL2" s="0"/>
       <c r="AM2" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN2" s="0"/>
       <c r="AO2" s="0"/>
       <c r="AP2" s="0"/>
       <c r="AQ2" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I026237552</t>
+          <t/>
         </is>
       </c>
       <c r="AR2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV2" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1067,298 +1071,294 @@
           <t/>
         </is>
       </c>
       <c r="BD2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>数学遊戯</t>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>410.79</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BN2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO2" s="0"/>
       <c r="BP2" s="0" t="inlineStr">
         <is>
-          <t>22550602</t>
+          <t>22411535</t>
         </is>
       </c>
       <c r="BQ2" s="0"/>
       <c r="BR2" s="0"/>
       <c r="BS2" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I026237552</t>
+          <t>R100000002-I025400040</t>
         </is>
       </c>
       <c r="BT2" s="0" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>743</t>
         </is>
       </c>
       <c r="BU2" s="0" t="inlineStr">
         <is>
-          <t>G00352</t>
+          <t>G00374</t>
         </is>
       </c>
       <c r="BV2" s="0"/>
       <c r="BW2" s="0"/>
       <c r="BX2" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY2" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ2" s="0"/>
+      <c r="BZ2" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA2" s="0"/>
       <c r="CB2" s="0"/>
       <c r="CC2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:52 +0900</t>
+          <t>2026-04-29 10:29:00 +0900</t>
         </is>
       </c>
       <c r="CD2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:52 +0900</t>
+          <t>2026-04-29 10:29:00 +0900</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>377</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>証明の展覧会 : 眺めて愉しむ数学</t>
+          <t>Pythonではじめる数学の冒険 : プログラミングで図解する代数、幾何学、三角関数</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>Proofs without words</t>
+          <t>Math Adventures with Python</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>ショウメイ ノ テンランカイ : ナガメテ タノシム スウガク</t>
+          <t>パイソン デ ハジメル スウガク ノ ボウケン : プログラミング デ ズカイ スル ダイスウ キカガク サンカク カンスウ</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Roger B.Nelsen [著]; 秋山仁, 奈良知惠, 酒井利訓 訳</t>
+          <t>Peter Farrell 著; 鈴木幸敏 訳</t>
         </is>
       </c>
       <c r="F3" s="0"/>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000004046612</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I030726857</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Nelsen, Roger B//秋山, 仁, 1946-//奈良, 知惠//酒井, 利訓</t>
+          <t>Farrell, Peter, 1966-//鈴木, 幸敏, 1979-</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>東海大学出版会</t>
+          <t>オライリー・ジャパン//オーム社</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2002-01-01 00:00:00 +0900</t>
+          <t>2020-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:09:19 +0900</t>
+          <t>2026-04-29 10:20:31 +0900</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:41 +0900</t>
+          <t>2026-04-29 10:21:21 +0900</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>9784486015802</t>
+          <t>9784873119304</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="W3" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="W3" s="0"/>
+      <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
       <c r="AC3" s="0"/>
       <c r="AD3" s="0" t="inlineStr">
         <is>
-          <t>196p</t>
+          <t>349p</t>
         </is>
       </c>
       <c r="AE3" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AF3" s="0" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>349</t>
         </is>
       </c>
       <c r="AG3" s="0" t="inlineStr">
         <is>
           <t>21cm</t>
         </is>
       </c>
       <c r="AH3" s="0" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="AI3" s="0"/>
       <c r="AJ3" s="0"/>
       <c r="AK3" s="0" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="AL3" s="0"/>
       <c r="AM3" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN3" s="0"/>
       <c r="AO3" s="0"/>
       <c r="AP3" s="0"/>
       <c r="AQ3" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000004046612</t>
+          <t/>
         </is>
       </c>
       <c r="AR3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV3" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1399,286 +1399,278 @@
           <t/>
         </is>
       </c>
       <c r="BD3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH3" s="0" t="inlineStr">
         <is>
-          <t>証明 (数学)</t>
+          <t>数学--データ処理//プログラミング (コンピュータ)</t>
         </is>
       </c>
       <c r="BI3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK3" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BL3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BM3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="BN3" s="0" t="inlineStr">
+        <is>
           <t>410</t>
-        </is>
-[...13 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="BO3" s="0"/>
       <c r="BP3" s="0" t="inlineStr">
         <is>
-          <t>20372375</t>
+          <t>23468713</t>
         </is>
       </c>
       <c r="BQ3" s="0"/>
       <c r="BR3" s="0"/>
       <c r="BS3" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000004046612</t>
+          <t>R100000002-I030726857</t>
         </is>
       </c>
       <c r="BT3" s="0" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>742</t>
         </is>
       </c>
       <c r="BU3" s="0" t="inlineStr">
         <is>
-          <t>G00351</t>
+          <t>G00373</t>
         </is>
       </c>
       <c r="BV3" s="0"/>
       <c r="BW3" s="0"/>
       <c r="BX3" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY3" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ3" s="0"/>
+      <c r="BZ3" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA3" s="0"/>
       <c r="CB3" s="0"/>
       <c r="CC3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-29 10:21:21 +0900</t>
         </is>
       </c>
       <c r="CD3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-29 10:21:21 +0900</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>376</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>火花</t>
+          <t>生まれる生きる生かされる : 「聞・問・開」という学び</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>ヒバナ</t>
+          <t>ウマレル イキル イカサレル : 「 モン ・ モン ・ カイ 」 ト イウ マナビ</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>又吉直樹 著</t>
+          <t/>
         </is>
       </c>
       <c r="F4" s="0"/>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I026191389</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I034008696</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>又吉, 直樹, 1980-</t>
+          <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>文藝春秋</t>
+          <t>東本願寺出版</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2015-01-01 00:00:00 +0900</t>
+          <t>2025-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>東京</t>
+          <t>京都</t>
         </is>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:09:13 +0900</t>
+          <t>2026-04-28 09:01:00 +0900</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-28 11:33:05 +0900</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R4" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S4" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T4" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t>9784163902302</t>
+          <t>9784834106985</t>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W4" s="0"/>
       <c r="X4" s="0"/>
       <c r="Y4" s="0"/>
       <c r="Z4" s="0"/>
       <c r="AA4" s="0"/>
       <c r="AB4" s="0"/>
       <c r="AC4" s="0"/>
       <c r="AD4" s="0" t="inlineStr">
         <is>
-          <t>148p</t>
-[...11 lines deleted...]
-      </c>
+          <t>141 p</t>
+        </is>
+      </c>
+      <c r="AE4" s="0"/>
+      <c r="AF4" s="0"/>
       <c r="AG4" s="0" t="inlineStr">
         <is>
-          <t>20cm</t>
-[...6 lines deleted...]
-      </c>
+          <t>21 cm</t>
+        </is>
+      </c>
+      <c r="AH4" s="0"/>
       <c r="AI4" s="0"/>
       <c r="AJ4" s="0"/>
       <c r="AK4" s="0" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="AL4" s="0"/>
       <c r="AM4" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN4" s="0"/>
       <c r="AO4" s="0"/>
       <c r="AP4" s="0"/>
       <c r="AQ4" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I026191389</t>
+          <t/>
         </is>
       </c>
       <c r="AR4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV4" s="0" t="inlineStr">
         <is>
           <t/>
@@ -1734,271 +1726,255 @@
           <t/>
         </is>
       </c>
       <c r="BG4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK4" s="0" t="inlineStr">
         <is>
-          <t>913.6</t>
+          <t/>
         </is>
       </c>
       <c r="BL4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BN4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>188.74</t>
         </is>
       </c>
       <c r="BO4" s="0"/>
       <c r="BP4" s="0" t="inlineStr">
         <is>
-          <t>22542700</t>
+          <t>24171900</t>
         </is>
       </c>
       <c r="BQ4" s="0"/>
       <c r="BR4" s="0"/>
       <c r="BS4" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I026191389</t>
+          <t>R100000002-I034008696</t>
         </is>
       </c>
       <c r="BT4" s="0" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>741</t>
         </is>
       </c>
       <c r="BU4" s="0" t="inlineStr">
         <is>
-          <t>G00350</t>
+          <t>G00372</t>
         </is>
       </c>
       <c r="BV4" s="0"/>
       <c r="BW4" s="0"/>
       <c r="BX4" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY4" s="0" t="inlineStr">
         <is>
-          <t>goriila_eagle_lib_default</t>
-[...2 lines deleted...]
-      <c r="BZ4" s="0"/>
+          <t>workspace</t>
+        </is>
+      </c>
+      <c r="BZ4" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA4" s="0"/>
       <c r="CB4" s="0"/>
       <c r="CC4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-28 09:01:39 +0900</t>
         </is>
       </c>
       <c r="CD4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-28 11:33:05 +0900</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>375</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>数学再入門 : 心に染みこむ数学の考え方</t>
-[...2 lines deleted...]
-      <c r="C5" s="0"/>
+          <t>数理科学美術館</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>数理科学美術館 : 数学とアートの融合 : Mathematical science gallery</t>
+        </is>
+      </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>スウガク サイニュウモン : ココロ ニ シミコム スウガク ノ カンガエカタ</t>
+          <t>スウリ カガク ビジュツカン</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>長岡亮介 著</t>
+          <t>森川浩著</t>
         </is>
       </c>
       <c r="F5" s="0"/>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I025123432</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000136-I1970304959826681485</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>長岡, 亮介, 1947-</t>
+          <t>森川, 浩</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>日本評論社</t>
+          <t>工学社</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2014-01-01 00:00:00 +0900</t>
+          <t>2005-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>2014</t>
-[...6 lines deleted...]
-      </c>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="N5" s="0"/>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:08:53 +0900</t>
+          <t>2026-04-28 06:58:10 +0900</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-29 21:52:08 +0900</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S5" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T5" s="0" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
-          <t>9784535785854</t>
+          <t>9784777511280</t>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W5" s="0"/>
       <c r="X5" s="0"/>
       <c r="Y5" s="0"/>
       <c r="Z5" s="0"/>
       <c r="AA5" s="0"/>
       <c r="AB5" s="0"/>
       <c r="AC5" s="0"/>
       <c r="AD5" s="0" t="inlineStr">
         <is>
-          <t>309p</t>
-[...21 lines deleted...]
-      </c>
+          <t>24cm</t>
+        </is>
+      </c>
+      <c r="AE5" s="0"/>
+      <c r="AF5" s="0"/>
+      <c r="AG5" s="0"/>
+      <c r="AH5" s="0"/>
       <c r="AI5" s="0"/>
       <c r="AJ5" s="0"/>
-      <c r="AK5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK5" s="0"/>
       <c r="AL5" s="0"/>
       <c r="AM5" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN5" s="0"/>
       <c r="AO5" s="0"/>
       <c r="AP5" s="0"/>
       <c r="AQ5" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I025123432</t>
+          <t/>
         </is>
       </c>
       <c r="AR5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV5" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2039,294 +2015,266 @@
           <t/>
         </is>
       </c>
       <c r="BD5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>コンピュータ アート</t>
         </is>
       </c>
       <c r="BI5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK5" s="0" t="inlineStr">
         <is>
           <t>410</t>
         </is>
       </c>
       <c r="BL5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>410</t>
         </is>
       </c>
       <c r="BN5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO5" s="0"/>
-      <c r="BP5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="BP5" s="0"/>
       <c r="BQ5" s="0"/>
       <c r="BR5" s="0"/>
       <c r="BS5" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I025123432</t>
+          <t>R100000136-I1970304959826681485</t>
         </is>
       </c>
       <c r="BT5" s="0" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>740</t>
         </is>
       </c>
       <c r="BU5" s="0" t="inlineStr">
         <is>
-          <t>G00349</t>
+          <t>G00371</t>
         </is>
       </c>
       <c r="BV5" s="0"/>
       <c r="BW5" s="0"/>
       <c r="BX5" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY5" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ5" s="0"/>
+      <c r="BZ5" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA5" s="0"/>
       <c r="CB5" s="0"/>
       <c r="CC5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-28 06:58:30 +0900</t>
         </is>
       </c>
       <c r="CD5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-28 06:58:30 +0900</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>374</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ゲーム理論</t>
-[...6 lines deleted...]
-      </c>
+          <t>プログラミング講義C++</t>
+        </is>
+      </c>
+      <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>ゲーム リロン</t>
+          <t>プログラミング コウギ C++</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>岡田章 著</t>
+          <t>柴田望洋著</t>
         </is>
       </c>
       <c r="F6" s="0"/>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I023160442</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000136-I1971149384793297548</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>岡田, 章, 1954-</t>
+          <t>柴田, 望洋</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>有斐閣</t>
+          <t>ソフトバンクパブリッシング</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2011-01-01 00:00:00 +0900</t>
+          <t>2000-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>2011</t>
-[...6 lines deleted...]
-      </c>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="N6" s="0"/>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:08:47 +0900</t>
+          <t>2026-04-28 06:57:47 +0900</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-28 06:58:04 +0900</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S6" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T6" s="0" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
-          <t>9784641163829</t>
+          <t>9784797313369</t>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W6" s="0"/>
-      <c r="X6" s="0"/>
+      <c r="X6" s="0" t="inlineStr">
+        <is>
+          <t>: 新装版</t>
+        </is>
+      </c>
       <c r="Y6" s="0"/>
-      <c r="Z6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
       <c r="AC6" s="0"/>
       <c r="AD6" s="0" t="inlineStr">
         <is>
-          <t>485p</t>
-[...21 lines deleted...]
-      </c>
+          <t>24cm</t>
+        </is>
+      </c>
+      <c r="AE6" s="0"/>
+      <c r="AF6" s="0"/>
+      <c r="AG6" s="0"/>
+      <c r="AH6" s="0"/>
       <c r="AI6" s="0"/>
       <c r="AJ6" s="0"/>
-      <c r="AK6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK6" s="0"/>
       <c r="AL6" s="0"/>
       <c r="AM6" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN6" s="0"/>
       <c r="AO6" s="0"/>
       <c r="AP6" s="0"/>
       <c r="AQ6" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I023160442</t>
+          <t/>
         </is>
       </c>
       <c r="AR6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV6" s="0" t="inlineStr">
         <is>
           <t/>
@@ -2367,602 +2315,610 @@
           <t/>
         </is>
       </c>
       <c r="BD6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH6" s="0" t="inlineStr">
         <is>
-          <t>ゲーム理論</t>
+          <t>プログラミング(電子計算機)</t>
         </is>
       </c>
       <c r="BI6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK6" s="0" t="inlineStr">
         <is>
-          <t>331.19</t>
+          <t>007.64</t>
         </is>
       </c>
       <c r="BL6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>007.6</t>
         </is>
       </c>
       <c r="BN6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO6" s="0"/>
-      <c r="BP6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="BP6" s="0"/>
       <c r="BQ6" s="0"/>
       <c r="BR6" s="0"/>
       <c r="BS6" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I023160442</t>
+          <t>R100000136-I1971149384793297548</t>
         </is>
       </c>
       <c r="BT6" s="0" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>739</t>
         </is>
       </c>
       <c r="BU6" s="0" t="inlineStr">
         <is>
-          <t>G00348</t>
+          <t>G00370</t>
         </is>
       </c>
       <c r="BV6" s="0"/>
       <c r="BW6" s="0"/>
       <c r="BX6" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY6" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ6" s="0"/>
+      <c r="BZ6" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA6" s="0"/>
       <c r="CB6" s="0"/>
       <c r="CC6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:58:04 +0900</t>
         </is>
       </c>
       <c r="CD6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:51 +0900</t>
+          <t>2026-04-28 06:58:04 +0900</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>373</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>アルゴリズム・サイエンス:入口からの超入門</t>
+          <t>世界の数学オリンピック</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>アルゴリズム サイエンス イリグチ カラノ チョウニュウモン</t>
+          <t>セカイ ノ スウガク オリンピック</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>浅野哲夫 著</t>
+          <t>安藤哲哉 著</t>
         </is>
       </c>
       <c r="F7" s="0"/>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000008325556</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000004187081</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>浅野, 哲夫, 1949-//杉原, 厚吉, 1948-//室田, 一雄, 1955-//山下, 雅史, 1951-</t>
+          <t>安藤, 哲哉, 1959-</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>共立出版</t>
+          <t>日本評論社</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2006-01-01 00:00:00 +0900</t>
+          <t>2003-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:08:27 +0900</t>
+          <t>2026-04-28 06:57:16 +0900</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-28 06:57:40 +0900</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S7" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T7" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
-          <t>9784320121676</t>
+          <t>9784535783911</t>
         </is>
       </c>
       <c r="V7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W7" s="0"/>
       <c r="X7" s="0"/>
       <c r="Y7" s="0"/>
       <c r="Z7" s="0"/>
       <c r="AA7" s="0"/>
       <c r="AB7" s="0"/>
       <c r="AC7" s="0"/>
       <c r="AD7" s="0" t="inlineStr">
         <is>
-          <t>229p</t>
+          <t>223p</t>
         </is>
       </c>
       <c r="AE7" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AF7" s="0" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>223</t>
         </is>
       </c>
       <c r="AG7" s="0" t="inlineStr">
         <is>
-          <t>22cm</t>
+          <t>21cm</t>
         </is>
       </c>
       <c r="AH7" s="0" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>21</t>
         </is>
       </c>
       <c r="AI7" s="0"/>
       <c r="AJ7" s="0"/>
       <c r="AK7" s="0" t="inlineStr">
         <is>
-          <t>2400</t>
+          <t>1900</t>
         </is>
       </c>
       <c r="AL7" s="0"/>
       <c r="AM7" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN7" s="0"/>
       <c r="AO7" s="0"/>
       <c r="AP7" s="0"/>
       <c r="AQ7" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000008325556</t>
+          <t/>
         </is>
       </c>
       <c r="AR7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS7" s="0" t="inlineStr">
         <is>
-          <t>44</t>
+          <t/>
         </is>
       </c>
       <c r="AT7" s="0" t="inlineStr">
         <is>
-          <t>アルゴリズム・サイエンスシリーズ</t>
+          <t/>
         </is>
       </c>
       <c r="AU7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW7" s="0" t="inlineStr">
         <is>
-          <t>アルゴリズム サイエンス シリーズ</t>
+          <t/>
         </is>
       </c>
       <c r="AX7" s="0" t="inlineStr">
         <is>
-          <t>杉原厚吉, 室田一雄, 山下雅史, 渡辺治 編</t>
+          <t/>
         </is>
       </c>
       <c r="AY7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AZ7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB7" s="0" t="inlineStr">
         <is>
-          <t>347</t>
+          <t/>
         </is>
       </c>
       <c r="BC7" s="0" t="inlineStr">
         <is>
-          <t>44</t>
+          <t/>
         </is>
       </c>
       <c r="BD7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:08:28 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BF7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:08:28 +0900</t>
+          <t/>
         </is>
       </c>
       <c r="BG7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH7" s="0" t="inlineStr">
         <is>
-          <t>アルゴリズム</t>
+          <t>国際数学オリンピック</t>
         </is>
       </c>
       <c r="BI7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK7" s="0" t="inlineStr">
         <is>
-          <t>7.64</t>
+          <t>410.7</t>
         </is>
       </c>
       <c r="BL7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BN7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO7" s="0"/>
       <c r="BP7" s="0" t="inlineStr">
         <is>
-          <t>21119512</t>
+          <t>20465062</t>
         </is>
       </c>
       <c r="BQ7" s="0"/>
       <c r="BR7" s="0"/>
       <c r="BS7" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000008325556</t>
+          <t>R100000002-I000004187081</t>
         </is>
       </c>
       <c r="BT7" s="0" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>738</t>
         </is>
       </c>
       <c r="BU7" s="0" t="inlineStr">
         <is>
-          <t>G00347</t>
+          <t>G00369</t>
         </is>
       </c>
       <c r="BV7" s="0"/>
       <c r="BW7" s="0"/>
       <c r="BX7" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY7" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ7" s="0"/>
+      <c r="BZ7" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA7" s="0"/>
       <c r="CB7" s="0"/>
       <c r="CC7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:57:40 +0900</t>
         </is>
       </c>
       <c r="CD7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:57:40 +0900</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>372</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>実用数学技能検定 : 完全解説問題集 : 発見</t>
-[...6 lines deleted...]
-      </c>
+          <t>ツイスターの世界 : 時空・ツイスター空間・可積分系</t>
+        </is>
+      </c>
+      <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>ジツヨウ スウガク ギノウ ケンテイ : カンゼン カイセツ モンダイシュウ : ハッケン</t>
+          <t>ツイスター ノ セカイ : ジクウ ツイスター クウカン カセキブンケイ</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>日本数学検定協会著</t>
+          <t>高崎金久 著</t>
         </is>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000136-I1970304959817756454</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000007739466</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>日本数学検定協会</t>
+          <t>高崎, 金久, 1956-</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>日本数学検定協会</t>
+          <t>共立出版</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2015-01-01 00:00:00 +0900</t>
+          <t>2005-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>2015</t>
-[...2 lines deleted...]
-      <c r="N8" s="0"/>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="N8" s="0" t="inlineStr">
+        <is>
+          <t>東京</t>
+        </is>
+      </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:08:15 +0900</t>
+          <t>2026-04-28 06:53:56 +0900</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-28 06:54:18 +0900</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R8" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S8" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T8" s="0" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
-          <t>9784901647519</t>
+          <t>9784320017849</t>
         </is>
       </c>
       <c r="V8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="W8" s="0" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="W8" s="0"/>
+      <c r="X8" s="0"/>
+      <c r="Y8" s="0"/>
+      <c r="Z8" s="0"/>
       <c r="AA8" s="0"/>
       <c r="AB8" s="0"/>
       <c r="AC8" s="0"/>
       <c r="AD8" s="0" t="inlineStr">
         <is>
-          <t>26cm</t>
-[...5 lines deleted...]
-      <c r="AH8" s="0"/>
+          <t>266p</t>
+        </is>
+      </c>
+      <c r="AE8" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AF8" s="0" t="inlineStr">
+        <is>
+          <t>266</t>
+        </is>
+      </c>
+      <c r="AG8" s="0" t="inlineStr">
+        <is>
+          <t>22cm</t>
+        </is>
+      </c>
+      <c r="AH8" s="0" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
       <c r="AI8" s="0"/>
       <c r="AJ8" s="0"/>
-      <c r="AK8" s="0"/>
+      <c r="AK8" s="0" t="inlineStr">
+        <is>
+          <t>4300</t>
+        </is>
+      </c>
       <c r="AL8" s="0"/>
       <c r="AM8" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN8" s="0"/>
       <c r="AO8" s="0"/>
       <c r="AP8" s="0"/>
       <c r="AQ8" s="0" t="inlineStr">
         <is>
-          <t>R100000136-I1970304959817756454</t>
+          <t/>
         </is>
       </c>
       <c r="AR8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV8" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3003,282 +2959,290 @@
           <t/>
         </is>
       </c>
       <c r="BD8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>量子論//相対性原理</t>
         </is>
       </c>
       <c r="BI8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK8" s="0" t="inlineStr">
         <is>
-          <t>410.7</t>
+          <t>421</t>
         </is>
       </c>
       <c r="BL8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM8" s="0" t="inlineStr">
         <is>
-          <t>410.7</t>
+          <t/>
         </is>
       </c>
       <c r="BN8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO8" s="0"/>
-      <c r="BP8" s="0"/>
+      <c r="BP8" s="0" t="inlineStr">
+        <is>
+          <t>20785706</t>
+        </is>
+      </c>
       <c r="BQ8" s="0"/>
       <c r="BR8" s="0"/>
       <c r="BS8" s="0" t="inlineStr">
         <is>
-          <t>R100000136-I1970304959817756454</t>
+          <t>R100000002-I000007739466</t>
         </is>
       </c>
       <c r="BT8" s="0" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>737</t>
         </is>
       </c>
       <c r="BU8" s="0" t="inlineStr">
         <is>
-          <t>G00346</t>
+          <t>G00368</t>
         </is>
       </c>
       <c r="BV8" s="0"/>
       <c r="BW8" s="0"/>
       <c r="BX8" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY8" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ8" s="0"/>
+      <c r="BZ8" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA8" s="0"/>
       <c r="CB8" s="0"/>
       <c r="CC8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:54:18 +0900</t>
         </is>
       </c>
       <c r="CD8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:54:18 +0900</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>371</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>微分積分講義</t>
+          <t>暗号理論入門</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>ビブン セキブン コウギ</t>
+          <t>アンゴウ リロン ニュウモン</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>三町勝久 著</t>
+          <t>岡本栄司 著</t>
         </is>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000008374648</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000002232241</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>三町, 勝久</t>
+          <t>岡本, 栄司, 1950-</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>日本評論社</t>
+          <t>共立出版</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2006-01-01 00:00:00 +0900</t>
+          <t>1993-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:07:58 +0900</t>
+          <t>2026-04-28 06:53:16 +0900</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-29 11:55:59 +0900</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S9" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T9" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
-          <t>9784535784710</t>
+          <t>9784320026339</t>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W9" s="0"/>
       <c r="X9" s="0"/>
       <c r="Y9" s="0"/>
       <c r="Z9" s="0"/>
       <c r="AA9" s="0"/>
       <c r="AB9" s="0"/>
       <c r="AC9" s="0"/>
       <c r="AD9" s="0" t="inlineStr">
         <is>
-          <t>208p</t>
+          <t>190p</t>
         </is>
       </c>
       <c r="AE9" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AF9" s="0" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>190</t>
         </is>
       </c>
       <c r="AG9" s="0" t="inlineStr">
         <is>
-          <t>21cm</t>
+          <t>22cm</t>
         </is>
       </c>
       <c r="AH9" s="0" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>22</t>
         </is>
       </c>
       <c r="AI9" s="0"/>
       <c r="AJ9" s="0"/>
       <c r="AK9" s="0" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="AL9" s="0"/>
       <c r="AM9" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN9" s="0"/>
       <c r="AO9" s="0"/>
       <c r="AP9" s="0"/>
       <c r="AQ9" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000008374648</t>
+          <t/>
         </is>
       </c>
       <c r="AR9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV9" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3319,590 +3283,626 @@
           <t/>
         </is>
       </c>
       <c r="BD9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH9" s="0" t="inlineStr">
         <is>
-          <t>微分学//積分学</t>
+          <t/>
         </is>
       </c>
       <c r="BI9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK9" s="0" t="inlineStr">
         <is>
-          <t>413.3</t>
+          <t/>
         </is>
       </c>
       <c r="BL9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>007.1</t>
         </is>
       </c>
       <c r="BN9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO9" s="0"/>
       <c r="BP9" s="0" t="inlineStr">
         <is>
-          <t>21152553</t>
+          <t>93025313</t>
         </is>
       </c>
       <c r="BQ9" s="0"/>
       <c r="BR9" s="0"/>
       <c r="BS9" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000008374648</t>
+          <t>R100000002-I000002232241</t>
         </is>
       </c>
       <c r="BT9" s="0" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>736</t>
         </is>
       </c>
       <c r="BU9" s="0" t="inlineStr">
         <is>
-          <t>G00345</t>
+          <t>G00367</t>
         </is>
       </c>
       <c r="BV9" s="0"/>
       <c r="BW9" s="0"/>
       <c r="BX9" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY9" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ9" s="0"/>
+      <c r="BZ9" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA9" s="0"/>
       <c r="CB9" s="0"/>
       <c r="CC9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:53:42 +0900</t>
         </is>
       </c>
       <c r="CD9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:53:42 +0900</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>370</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>暗号の数学的基礎 : 数論とRSA暗号入門</t>
+          <t>ルート2の森とアンドリュー少年</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>The mathematics of ciphers</t>
+          <t>The square root of 2</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>アンゴウ ノ スウガクテキ キソ : スウロン ト RSA アンゴウ ニュウモン</t>
+          <t>ルート 2 ノ モリ ト アンドリュー ショウネン</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>S.C.コウチーニョ 著; 林彬 訳</t>
+          <t>D.フラナリー 著; 佐藤かおり 訳; 佐藤宏樹 監訳</t>
         </is>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000003047672</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I000009313367</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Coutinho, S. C//林, 彬, 1941-</t>
+          <t>Flannery, David, 1952-//佐藤, かおり, 1972-//佐藤, 宏樹, 1942-</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>シュプリンガー・フェアラーク東京</t>
+          <t>シュプリンガー・ジャパン</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2001-01-01 00:00:00 +0900</t>
+          <t>2008-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
           <t>東京</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:07:48 +0900</t>
+          <t>2026-04-28 06:50:54 +0900</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28 06:53:17 +0900</t>
+          <t>2026-04-28 06:58:10 +0900</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S10" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T10" s="0" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
-          <t>9784431709442</t>
+          <t>9784431100089</t>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W10" s="0"/>
       <c r="X10" s="0"/>
       <c r="Y10" s="0"/>
       <c r="Z10" s="0"/>
       <c r="AA10" s="0"/>
       <c r="AB10" s="0"/>
       <c r="AC10" s="0"/>
       <c r="AD10" s="0" t="inlineStr">
         <is>
-          <t>261p</t>
+          <t>358p</t>
         </is>
       </c>
       <c r="AE10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AF10" s="0" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>358</t>
         </is>
       </c>
       <c r="AG10" s="0" t="inlineStr">
         <is>
           <t>21cm</t>
         </is>
       </c>
       <c r="AH10" s="0" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="AI10" s="0"/>
       <c r="AJ10" s="0"/>
       <c r="AK10" s="0" t="inlineStr">
         <is>
-          <t>3200</t>
+          <t>2700</t>
         </is>
       </c>
       <c r="AL10" s="0"/>
       <c r="AM10" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN10" s="0"/>
       <c r="AO10" s="0"/>
       <c r="AP10" s="0"/>
       <c r="AQ10" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000003047672</t>
+          <t/>
         </is>
       </c>
       <c r="AR10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>49</t>
         </is>
       </c>
       <c r="AT10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>シュプリンガー数学リーディングス</t>
         </is>
       </c>
       <c r="AU10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AW10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>シュプリンガー スウガク リーディングス</t>
         </is>
       </c>
       <c r="AX10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AY10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AZ10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BA10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BB10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>370</t>
         </is>
       </c>
       <c r="BC10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>49</t>
         </is>
       </c>
       <c r="BD10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2026-04-28 06:50:55 +0900</t>
         </is>
       </c>
       <c r="BF10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>2026-04-28 06:50:55 +0900</t>
         </is>
       </c>
       <c r="BG10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH10" s="0" t="inlineStr">
         <is>
-          <t>整数論</t>
+          <t/>
         </is>
       </c>
       <c r="BI10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK10" s="0" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>410.4</t>
         </is>
       </c>
       <c r="BL10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BN10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BO10" s="0"/>
       <c r="BP10" s="0" t="inlineStr">
         <is>
-          <t>20224970</t>
+          <t>21404226</t>
         </is>
       </c>
       <c r="BQ10" s="0"/>
       <c r="BR10" s="0"/>
       <c r="BS10" s="0" t="inlineStr">
         <is>
-          <t>R100000002-I000003047672</t>
+          <t>R100000002-I000009313367</t>
         </is>
       </c>
       <c r="BT10" s="0" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>735</t>
         </is>
       </c>
       <c r="BU10" s="0" t="inlineStr">
         <is>
-          <t>G00344</t>
+          <t>G00366</t>
         </is>
       </c>
       <c r="BV10" s="0"/>
       <c r="BW10" s="0"/>
       <c r="BX10" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY10" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib_default</t>
         </is>
       </c>
-      <c r="BZ10" s="0"/>
+      <c r="BZ10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="CA10" s="0"/>
       <c r="CB10" s="0"/>
       <c r="CC10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:52:09 +0900</t>
         </is>
       </c>
       <c r="CD10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-28 06:52:09 +0900</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>369</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>C++実践プログラミング</t>
-[...6 lines deleted...]
-      </c>
+          <t>数学3・C標準問題精講</t>
+        </is>
+      </c>
+      <c r="C11" s="0"/>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>C++ ジッセン プログラミング</t>
+          <t>スウガク サン シー ヒョウジュン モンダイ セイコウ</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Steve Oualline著 ; クイープ訳</t>
+          <t>木村光一 著</t>
         </is>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>https://ndlsearch.ndl.go.jp/books/R100000136-I1971149384812820630</t>
+          <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033286607</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Oualline, Steve//クイープ//望月, 康司</t>
+          <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>オライリー・ジャパン//オーム社</t>
+          <t>旺文社</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2003-01-01 00:00:00 +0900</t>
+          <t>2024-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>2003</t>
-[...2 lines deleted...]
-      <c r="N11" s="0"/>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>東京</t>
+        </is>
+      </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26 22:07:38 +0900</t>
+          <t>2026-04-27 07:59:07 +0900</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:40 +0900</t>
+          <t>2026-04-27 08:15:53 +0900</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S11" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T11" s="0" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t>9784873111483</t>
+          <t>9784010349236</t>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W11" s="0"/>
       <c r="X11" s="0"/>
-      <c r="Y11" s="0"/>
-      <c r="Z11" s="0"/>
+      <c r="Y11" s="0" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="Z11" s="0" t="inlineStr">
+        <is>
+          <t>4訂版</t>
+        </is>
+      </c>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
       <c r="AC11" s="0"/>
       <c r="AD11" s="0" t="inlineStr">
         <is>
-          <t>24cm</t>
-[...5 lines deleted...]
-      <c r="AH11" s="0"/>
+          <t>416p</t>
+        </is>
+      </c>
+      <c r="AE11" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AF11" s="0" t="inlineStr">
+        <is>
+          <t>416</t>
+        </is>
+      </c>
+      <c r="AG11" s="0" t="inlineStr">
+        <is>
+          <t>21cm</t>
+        </is>
+      </c>
+      <c r="AH11" s="0" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
       <c r="AI11" s="0"/>
       <c r="AJ11" s="0"/>
-      <c r="AK11" s="0"/>
+      <c r="AK11" s="0" t="inlineStr">
+        <is>
+          <t>1600</t>
+        </is>
+      </c>
       <c r="AL11" s="0"/>
       <c r="AM11" s="0" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="AN11" s="0"/>
       <c r="AO11" s="0"/>
       <c r="AP11" s="0"/>
       <c r="AQ11" s="0" t="inlineStr">
         <is>
-          <t>R100000136-I1971149384812820630</t>
+          <t>R100000002-I033286607</t>
         </is>
       </c>
       <c r="AR11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AS11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AT11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AU11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AV11" s="0" t="inlineStr">
         <is>
           <t/>
@@ -3943,123 +3943,127 @@
           <t/>
         </is>
       </c>
       <c r="BD11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH11" s="0" t="inlineStr">
         <is>
-          <t>電子計算機 -- プログラミング</t>
+          <t>数学科</t>
         </is>
       </c>
       <c r="BI11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK11" s="0" t="inlineStr">
         <is>
-          <t>7.64</t>
+          <t/>
         </is>
       </c>
       <c r="BL11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM11" s="0" t="inlineStr">
         <is>
-          <t>7.64</t>
+          <t/>
         </is>
       </c>
       <c r="BN11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>410</t>
         </is>
       </c>
       <c r="BO11" s="0"/>
-      <c r="BP11" s="0"/>
+      <c r="BP11" s="0" t="inlineStr">
+        <is>
+          <t>23948812</t>
+        </is>
+      </c>
       <c r="BQ11" s="0"/>
       <c r="BR11" s="0"/>
       <c r="BS11" s="0" t="inlineStr">
         <is>
-          <t>R100000136-I1971149384812820630</t>
+          <t>R100000002-I033286607</t>
         </is>
       </c>
       <c r="BT11" s="0" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>734</t>
         </is>
       </c>
       <c r="BU11" s="0" t="inlineStr">
         <is>
-          <t>G00343</t>
+          <t>G00365</t>
         </is>
       </c>
       <c r="BV11" s="0"/>
       <c r="BW11" s="0"/>
       <c r="BX11" s="0" t="inlineStr">
         <is>
           <t>goriila_eagle_lib</t>
         </is>
       </c>
       <c r="BY11" s="0" t="inlineStr">
         <is>
-          <t>goriila_eagle_lib_default</t>
+          <t>workspace</t>
         </is>
       </c>
       <c r="BZ11" s="0"/>
       <c r="CA11" s="0"/>
       <c r="CB11" s="0"/>
       <c r="CC11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:49 +0900</t>
+          <t>2026-04-27 08:13:55 +0900</t>
         </is>
       </c>
       <c r="CD11" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 08:13:50 +0900</t>
+          <t>2026-04-27 08:13:55 +0900</t>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions gridLines="0" headings="0" horizontalCentered="0" verticalCentered="0"/>
   <pageMargins left="0.75" right="0.75" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>