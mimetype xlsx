--- v0 (2026-04-29)
+++ v1 (2026-04-29)
@@ -899,51 +899,51 @@
           <t>38139</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>38139-01-01 00:00:00 +0900</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>38139</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>New York</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>2026-04-26 19:46:48 +0900</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27 11:48:34 +0900</t>
+          <t>2026-04-29 19:48:38 +0900</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>volume</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>text</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>unknown</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>9780452285255</t>
@@ -1063,51 +1063,51 @@
           <t/>
         </is>
       </c>
       <c r="BD2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
-          <t>ゼータ関数//素数</t>
+          <t>ゼータ関数</t>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
           <t>413.5</t>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BM2" s="0" t="inlineStr">
         <is>
           <t>413.5</t>